--- v2 (2026-06-21)
+++ v3 (2026-10-19)
@@ -1,87 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Corporate\Streamline XHP - Copper Iron\Price Sheets\XHP2605\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF3076AB-4587-425D-B5E5-CDF3AA8B17B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A2C71EF-0BC0-4E30-905F-3D7079E84C30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-90" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-40890" yWindow="-16155" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UW XHPF0526" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UW XHPF0526'!$A$8:$K$250</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'UW XHPF0526'!$A$8:$K$254</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K186" i="1" l="1"/>
+  <c r="K177" i="1" l="1"/>
+  <c r="K178" i="1"/>
+  <c r="K179" i="1"/>
+  <c r="K180" i="1"/>
+  <c r="K173" i="1"/>
+  <c r="K190" i="1"/>
   <c r="K145" i="1" l="1"/>
   <c r="K10" i="1" l="1"/>
   <c r="K11" i="1"/>
   <c r="K12" i="1"/>
   <c r="K13" i="1"/>
   <c r="K14" i="1"/>
   <c r="K15" i="1"/>
   <c r="K16" i="1"/>
   <c r="K17" i="1"/>
   <c r="K18" i="1"/>
   <c r="K19" i="1"/>
   <c r="K20" i="1"/>
   <c r="K21" i="1"/>
   <c r="K22" i="1"/>
   <c r="K23" i="1"/>
   <c r="K24" i="1"/>
   <c r="K25" i="1"/>
   <c r="K26" i="1"/>
   <c r="K27" i="1"/>
   <c r="K28" i="1"/>
   <c r="K29" i="1"/>
   <c r="K30" i="1"/>
   <c r="K31" i="1"/>
   <c r="K32" i="1"/>
   <c r="K33" i="1"/>
@@ -201,103 +206,102 @@
   <c r="K148" i="1"/>
   <c r="K149" i="1"/>
   <c r="K150" i="1"/>
   <c r="K151" i="1"/>
   <c r="K152" i="1"/>
   <c r="K153" i="1"/>
   <c r="K154" i="1"/>
   <c r="K155" i="1"/>
   <c r="K156" i="1"/>
   <c r="K157" i="1"/>
   <c r="K158" i="1"/>
   <c r="K159" i="1"/>
   <c r="K160" i="1"/>
   <c r="K161" i="1"/>
   <c r="K162" i="1"/>
   <c r="K163" i="1"/>
   <c r="K164" i="1"/>
   <c r="K165" i="1"/>
   <c r="K166" i="1"/>
   <c r="K167" i="1"/>
   <c r="K168" i="1"/>
   <c r="K169" i="1"/>
   <c r="K170" i="1"/>
   <c r="K171" i="1"/>
   <c r="K172" i="1"/>
-  <c r="K173" i="1"/>
   <c r="K174" i="1"/>
   <c r="K175" i="1"/>
   <c r="K176" i="1"/>
-  <c r="K177" i="1"/>
-[...2 lines deleted...]
-  <c r="K180" i="1"/>
   <c r="K181" i="1"/>
   <c r="K182" i="1"/>
   <c r="K183" i="1"/>
   <c r="K184" i="1"/>
   <c r="K185" i="1"/>
+  <c r="K186" i="1"/>
+  <c r="K187" i="1"/>
+  <c r="K188" i="1"/>
+  <c r="K189" i="1"/>
   <c r="K9" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Wantz, Jonathan</author>
   </authors>
   <commentList>
     <comment ref="B8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Made To Order
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Contact local sales rep for lead time and MOQ.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="590">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1144" uniqueCount="599">
   <si>
     <t>Mueller Streamline Co., Memphis, TN</t>
   </si>
   <si>
     <t>Multiplier</t>
   </si>
   <si>
     <t>The issuance of this price list is not an offer to sell the goods listed herein at the prices stated.</t>
   </si>
   <si>
     <t>Part#</t>
   </si>
   <si>
     <t>Size (OD)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>UPC</t>
   </si>
   <si>
     <t>List</t>
   </si>
   <si>
@@ -2063,50 +2067,77 @@
     <t>685768477501</t>
   </si>
   <si>
     <t>685768478386</t>
   </si>
   <si>
     <t>UW XHPF0526</t>
   </si>
   <si>
     <t>Effective May 11, 2026</t>
   </si>
   <si>
     <t>(Supercedes UW XHPF0425)</t>
   </si>
   <si>
     <t>X 01351</t>
   </si>
   <si>
     <t>685768449836</t>
   </si>
   <si>
     <t>685768421382</t>
   </si>
   <si>
     <t>685768449799</t>
+  </si>
+  <si>
+    <t>X 61007</t>
+  </si>
+  <si>
+    <t>X 60999</t>
+  </si>
+  <si>
+    <t>X 61000</t>
+  </si>
+  <si>
+    <t>X 61001</t>
+  </si>
+  <si>
+    <t>P-Trap, C x C</t>
+  </si>
+  <si>
+    <t>685768488538</t>
+  </si>
+  <si>
+    <t>685768488545</t>
+  </si>
+  <si>
+    <t>685768488552</t>
+  </si>
+  <si>
+    <t>685768488569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2425,51 +2456,51 @@
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -2654,50 +2685,57 @@
     <xf numFmtId="13" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="12" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="13" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="13" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="12" fontId="13" fillId="5" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="13" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma 2 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 3 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 3 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 50" xfId="25" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency" xfId="4" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 159" xfId="26" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 17" xfId="5" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 17 10" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 17 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2978,70 +3016,71 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L254"/>
+  <dimension ref="A1:L258"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q6" sqref="Q6"/>
+      <selection pane="bottomLeft" activeCell="P6" sqref="P6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.21875" customWidth="1"/>
     <col min="2" max="2" width="7.21875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.5546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="48.21875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="46.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.77734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.21875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.5546875" customWidth="1"/>
     <col min="9" max="9" width="9.21875" customWidth="1"/>
     <col min="10" max="10" width="15.77734375" customWidth="1"/>
     <col min="11" max="11" width="12.77734375" customWidth="1"/>
+    <col min="12" max="12" width="9.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="K1" s="4" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
@@ -5699,51 +5738,51 @@
       <c r="I78" s="16">
         <v>0.16500000000000001</v>
       </c>
       <c r="J78" s="25">
         <v>89.96</v>
       </c>
       <c r="K78" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A79" s="73" t="s">
         <v>330</v>
       </c>
       <c r="B79" s="46" t="s">
         <v>341</v>
       </c>
       <c r="C79" s="40" t="s">
         <v>331</v>
       </c>
       <c r="D79" s="31" t="s">
         <v>61</v>
       </c>
       <c r="E79" s="78">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F79" s="78">
         <v>100</v>
       </c>
       <c r="G79" s="78">
         <v>6400</v>
       </c>
       <c r="H79" s="32" t="s">
         <v>554</v>
       </c>
       <c r="I79" s="33">
         <v>0.104</v>
       </c>
       <c r="J79" s="35">
         <v>50.35</v>
       </c>
       <c r="K79" s="34">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L79" s="51" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
@@ -7871,51 +7910,51 @@
       <c r="C137" s="43" t="s">
         <v>106</v>
       </c>
       <c r="D137" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E137" s="15">
         <v>5</v>
       </c>
       <c r="F137" s="15">
         <v>80</v>
       </c>
       <c r="G137" s="15">
         <v>6400</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>437</v>
       </c>
       <c r="I137" s="16">
         <v>0.13200000000000001</v>
       </c>
       <c r="J137" s="25">
         <v>38.18</v>
       </c>
       <c r="K137" s="26">
-        <f t="shared" ref="K137:K185" si="2">IFERROR(ROUND(J137*$C$5,4),0)</f>
+        <f t="shared" ref="K137:K189" si="2">IFERROR(ROUND(J137*$C$5,4),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A138" s="74" t="s">
         <v>152</v>
       </c>
       <c r="B138" s="45" t="s">
         <v>342</v>
       </c>
       <c r="C138" s="43" t="s">
         <v>153</v>
       </c>
       <c r="D138" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E138" s="15">
         <v>5</v>
       </c>
       <c r="F138" s="15">
         <v>60</v>
       </c>
       <c r="G138" s="15">
         <v>7680</v>
       </c>
@@ -9186,51 +9225,51 @@
       <c r="C173" s="39">
         <v>1.125</v>
       </c>
       <c r="D173" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E173" s="15">
         <v>5</v>
       </c>
       <c r="F173" s="15">
         <v>70</v>
       </c>
       <c r="G173" s="15">
         <v>6400</v>
       </c>
       <c r="H173" s="24" t="s">
         <v>463</v>
       </c>
       <c r="I173" s="27">
         <v>0.115</v>
       </c>
       <c r="J173" s="25">
         <v>34.94</v>
       </c>
       <c r="K173" s="26">
-        <f t="shared" si="2"/>
+        <f>IFERROR(ROUND(J173*$C$5,4),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A174" s="29" t="s">
         <v>186</v>
       </c>
       <c r="B174" s="45" t="s">
         <v>342</v>
       </c>
       <c r="C174" s="39">
         <v>1.375</v>
       </c>
       <c r="D174" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E174" s="15">
         <v>1</v>
       </c>
       <c r="F174" s="15">
         <v>40</v>
       </c>
       <c r="G174" s="15">
         <v>2160</v>
       </c>
@@ -9297,2247 +9336,2395 @@
       </c>
       <c r="E176" s="15">
         <v>1</v>
       </c>
       <c r="F176" s="15">
         <v>36</v>
       </c>
       <c r="G176" s="15">
         <v>2304</v>
       </c>
       <c r="H176" s="24" t="s">
         <v>466</v>
       </c>
       <c r="I176" s="27">
         <v>0.66100000000000003</v>
       </c>
       <c r="J176" s="25">
         <v>119.04</v>
       </c>
       <c r="K176" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A177" s="29" t="s">
-[...12 lines deleted...]
-      <c r="F177" s="15">
+      <c r="A177" s="31" t="s">
+        <v>590</v>
+      </c>
+      <c r="B177" s="46"/>
+      <c r="C177" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="D177" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="E177" s="91">
+        <v>5</v>
+      </c>
+      <c r="F177" s="91">
         <v>25</v>
       </c>
-      <c r="G177" s="15">
-[...11 lines deleted...]
-      <c r="K177" s="26">
+      <c r="G177" s="91">
+        <v>0</v>
+      </c>
+      <c r="H177" s="32" t="s">
+        <v>595</v>
+      </c>
+      <c r="I177" s="36">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="J177" s="92">
+        <v>111.51603498542275</v>
+      </c>
+      <c r="K177" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
+      <c r="L177" s="51" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="178" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A178" s="29" t="s">
-[...27 lines deleted...]
-      <c r="K178" s="26">
+      <c r="A178" s="31" t="s">
+        <v>591</v>
+      </c>
+      <c r="B178" s="46"/>
+      <c r="C178" s="40">
+        <v>0.625</v>
+      </c>
+      <c r="D178" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="E178" s="91">
+        <v>5</v>
+      </c>
+      <c r="F178" s="91">
+        <v>20</v>
+      </c>
+      <c r="G178" s="91">
+        <v>0</v>
+      </c>
+      <c r="H178" s="32" t="s">
+        <v>596</v>
+      </c>
+      <c r="I178" s="36">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="J178" s="92">
+        <v>140.6037113159372</v>
+      </c>
+      <c r="K178" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
+      <c r="L178" s="51" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="179" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A179" s="29" t="s">
-[...27 lines deleted...]
-      <c r="K179" s="26">
+      <c r="A179" s="31" t="s">
+        <v>592</v>
+      </c>
+      <c r="B179" s="46"/>
+      <c r="C179" s="40">
+        <v>0.875</v>
+      </c>
+      <c r="D179" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="E179" s="91">
+        <v>1</v>
+      </c>
+      <c r="F179" s="91">
+        <v>10</v>
+      </c>
+      <c r="G179" s="91">
+        <v>0</v>
+      </c>
+      <c r="H179" s="32" t="s">
+        <v>597</v>
+      </c>
+      <c r="I179" s="36">
+        <v>0.78300000000000003</v>
+      </c>
+      <c r="J179" s="92">
+        <v>273.91385835611965</v>
+      </c>
+      <c r="K179" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
+      <c r="L179" s="51" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="180" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A180" s="29" t="s">
-[...27 lines deleted...]
-      <c r="K180" s="26">
+      <c r="A180" s="31" t="s">
+        <v>593</v>
+      </c>
+      <c r="B180" s="46"/>
+      <c r="C180" s="40">
+        <v>1.125</v>
+      </c>
+      <c r="D180" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="E180" s="91">
+        <v>1</v>
+      </c>
+      <c r="F180" s="91">
+        <v>5</v>
+      </c>
+      <c r="G180" s="91">
+        <v>0</v>
+      </c>
+      <c r="H180" s="32" t="s">
+        <v>598</v>
+      </c>
+      <c r="I180" s="36">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="J180" s="92">
+        <v>415.49004490882419</v>
+      </c>
+      <c r="K180" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
+      </c>
+      <c r="L180" s="51" t="s">
+        <v>345</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A181" s="29" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="B181" s="45"/>
-      <c r="C181" s="41" t="s">
-        <v>198</v>
+      <c r="C181" s="39" t="s">
+        <v>214</v>
       </c>
       <c r="D181" s="29" t="s">
         <v>199</v>
       </c>
       <c r="E181" s="15">
         <v>1</v>
       </c>
       <c r="F181" s="15">
         <v>25</v>
       </c>
       <c r="G181" s="15">
         <v>99999</v>
       </c>
       <c r="H181" s="24" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>0.94599999999999995</v>
+        <v>215</v>
+      </c>
+      <c r="I181" s="27">
+        <v>1</v>
       </c>
       <c r="J181" s="25">
-        <v>336.88</v>
+        <v>420.34</v>
       </c>
       <c r="K181" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A182" s="80" t="s">
-[...12 lines deleted...]
-      <c r="F182" s="78">
+      <c r="A182" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="B182" s="45"/>
+      <c r="C182" s="39" t="s">
+        <v>195</v>
+      </c>
+      <c r="D182" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="E182" s="15">
+        <v>1</v>
+      </c>
+      <c r="F182" s="15">
         <v>25</v>
       </c>
-      <c r="G182" s="78">
-[...11 lines deleted...]
-      <c r="K182" s="86">
+      <c r="G182" s="15">
+        <v>99999</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>467</v>
+      </c>
+      <c r="I182" s="17">
+        <v>1.17</v>
+      </c>
+      <c r="J182" s="25">
+        <v>212.77</v>
+      </c>
+      <c r="K182" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L182" s="51" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="183" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A183" s="80" t="s">
-[...12 lines deleted...]
-      <c r="F183" s="78">
+      <c r="A183" s="29" t="s">
+        <v>190</v>
+      </c>
+      <c r="B183" s="45"/>
+      <c r="C183" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="D183" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="E183" s="15">
+        <v>1</v>
+      </c>
+      <c r="F183" s="15">
         <v>25</v>
       </c>
-      <c r="G183" s="78">
-[...11 lines deleted...]
-      <c r="K183" s="86">
+      <c r="G183" s="15">
+        <v>99999</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="I183" s="17">
+        <v>1.19</v>
+      </c>
+      <c r="J183" s="25">
+        <v>212.77</v>
+      </c>
+      <c r="K183" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L183" s="51" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="184" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A184" s="80" t="s">
-[...12 lines deleted...]
-      <c r="F184" s="78">
+      <c r="A184" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="B184" s="45"/>
+      <c r="C184" s="39" t="s">
+        <v>197</v>
+      </c>
+      <c r="D184" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="E184" s="15">
+        <v>1</v>
+      </c>
+      <c r="F184" s="15">
         <v>25</v>
       </c>
-      <c r="G184" s="78">
-[...11 lines deleted...]
-      <c r="K184" s="86">
+      <c r="G184" s="15">
+        <v>99999</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="I184" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="J184" s="25">
+        <v>283.69</v>
+      </c>
+      <c r="K184" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L184" s="51" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="185" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A185" s="80" t="s">
-[...12 lines deleted...]
-      <c r="F185" s="78">
+      <c r="A185" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B185" s="45"/>
+      <c r="C185" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="D185" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="E185" s="15">
+        <v>1</v>
+      </c>
+      <c r="F185" s="15">
         <v>25</v>
       </c>
-      <c r="G185" s="78">
-[...11 lines deleted...]
-      <c r="K185" s="86">
+      <c r="G185" s="15">
+        <v>99999</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>470</v>
+      </c>
+      <c r="I185" s="17">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="J185" s="25">
+        <v>336.88</v>
+      </c>
+      <c r="K185" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="186" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A186" s="80" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B186" s="82"/>
-      <c r="C186" s="90" t="s">
-        <v>198</v>
+      <c r="C186" s="83" t="s">
+        <v>214</v>
       </c>
       <c r="D186" s="80" t="s">
         <v>530</v>
       </c>
       <c r="E186" s="78">
         <v>1</v>
       </c>
       <c r="F186" s="78">
         <v>25</v>
       </c>
       <c r="G186" s="78">
         <v>0</v>
       </c>
-      <c r="H186" s="79" t="s">
-        <v>342</v>
+      <c r="H186" s="93" t="s">
+        <v>471</v>
       </c>
       <c r="I186" s="88">
-        <v>0.94599999999999995</v>
+        <v>1</v>
       </c>
       <c r="J186" s="89">
-        <v>477.78</v>
+        <v>407.71</v>
       </c>
       <c r="K186" s="86">
-        <f>IFERROR(ROUND(J186*$C$5,4),0)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L186" s="51" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="187" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A187" s="76" t="s">
+    <row r="187" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A187" s="80" t="s">
+        <v>532</v>
+      </c>
+      <c r="B187" s="82"/>
+      <c r="C187" s="83" t="s">
+        <v>195</v>
+      </c>
+      <c r="D187" s="80" t="s">
+        <v>530</v>
+      </c>
+      <c r="E187" s="78">
+        <v>1</v>
+      </c>
+      <c r="F187" s="78">
+        <v>25</v>
+      </c>
+      <c r="G187" s="78">
+        <v>0</v>
+      </c>
+      <c r="H187" s="93" t="s">
+        <v>471</v>
+      </c>
+      <c r="I187" s="88">
+        <v>1.17</v>
+      </c>
+      <c r="J187" s="89">
+        <v>449.12</v>
+      </c>
+      <c r="K187" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L187" s="51" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A188" s="80" t="s">
+        <v>533</v>
+      </c>
+      <c r="B188" s="82"/>
+      <c r="C188" s="83" t="s">
+        <v>196</v>
+      </c>
+      <c r="D188" s="80" t="s">
+        <v>530</v>
+      </c>
+      <c r="E188" s="78">
+        <v>1</v>
+      </c>
+      <c r="F188" s="78">
+        <v>25</v>
+      </c>
+      <c r="G188" s="78">
+        <v>0</v>
+      </c>
+      <c r="H188" s="93" t="s">
+        <v>471</v>
+      </c>
+      <c r="I188" s="88">
+        <v>1.19</v>
+      </c>
+      <c r="J188" s="89">
+        <v>455.49</v>
+      </c>
+      <c r="K188" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L188" s="51" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A189" s="80" t="s">
+        <v>534</v>
+      </c>
+      <c r="B189" s="82"/>
+      <c r="C189" s="83" t="s">
+        <v>197</v>
+      </c>
+      <c r="D189" s="80" t="s">
+        <v>530</v>
+      </c>
+      <c r="E189" s="78">
+        <v>1</v>
+      </c>
+      <c r="F189" s="78">
+        <v>25</v>
+      </c>
+      <c r="G189" s="78">
+        <v>0</v>
+      </c>
+      <c r="H189" s="93" t="s">
+        <v>471</v>
+      </c>
+      <c r="I189" s="88">
+        <v>2.14</v>
+      </c>
+      <c r="J189" s="89">
+        <v>474.6</v>
+      </c>
+      <c r="K189" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L189" s="51" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A190" s="80" t="s">
+        <v>535</v>
+      </c>
+      <c r="B190" s="82"/>
+      <c r="C190" s="90" t="s">
+        <v>198</v>
+      </c>
+      <c r="D190" s="80" t="s">
+        <v>530</v>
+      </c>
+      <c r="E190" s="78">
+        <v>1</v>
+      </c>
+      <c r="F190" s="78">
+        <v>25</v>
+      </c>
+      <c r="G190" s="78">
+        <v>0</v>
+      </c>
+      <c r="H190" s="93" t="s">
+        <v>471</v>
+      </c>
+      <c r="I190" s="88">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="J190" s="89">
+        <v>477.78</v>
+      </c>
+      <c r="K190" s="86">
+        <f>IFERROR(ROUND(J190*$C$5,4),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L190" s="51" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A191" s="76" t="s">
         <v>536</v>
       </c>
-      <c r="B187" s="64"/>
-[...132 lines deleted...]
-      <c r="K191" s="26"/>
+      <c r="B191" s="64"/>
+      <c r="C191" s="65"/>
+      <c r="D191" s="66"/>
+      <c r="E191" s="67"/>
+      <c r="F191" s="67"/>
+      <c r="G191" s="67"/>
+      <c r="H191" s="68"/>
+      <c r="I191" s="69"/>
+      <c r="J191" s="70"/>
+      <c r="K191" s="71"/>
     </row>
     <row r="192" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A192" s="29" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B192" s="45"/>
       <c r="C192" s="41" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D192" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E192" s="30">
         <v>100</v>
       </c>
       <c r="F192" s="30">
-        <v>1500</v>
+        <v>3400</v>
       </c>
       <c r="G192" s="30">
-        <v>54000</v>
+        <v>163200</v>
       </c>
       <c r="H192" s="24">
-        <v>685768207962</v>
+        <v>685768207917</v>
       </c>
       <c r="I192" s="17">
-        <v>4.4999999999999998E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="J192" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K192" s="26"/>
     </row>
     <row r="193" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A193" s="29" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B193" s="45"/>
       <c r="C193" s="41" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D193" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E193" s="30">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F193" s="30">
-        <v>750</v>
+        <v>3400</v>
       </c>
       <c r="G193" s="30">
-        <v>27000</v>
+        <v>122400</v>
       </c>
       <c r="H193" s="24">
-        <v>685768207979</v>
+        <v>685768207924</v>
       </c>
       <c r="I193" s="17">
-        <v>3.1E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="J193" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K193" s="26"/>
     </row>
     <row r="194" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A194" s="29" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B194" s="45"/>
       <c r="C194" s="41" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D194" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E194" s="30">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F194" s="30">
-        <v>750</v>
+        <v>2400</v>
       </c>
       <c r="G194" s="30">
-        <v>27000</v>
+        <v>57600</v>
       </c>
       <c r="H194" s="24">
-        <v>685768207986</v>
+        <v>685768207931</v>
       </c>
       <c r="I194" s="17">
-        <v>5.8000000000000003E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="J194" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K194" s="26"/>
     </row>
     <row r="195" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A195" s="29" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B195" s="45"/>
       <c r="C195" s="41" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D195" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E195" s="30">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F195" s="30">
-        <v>750</v>
+        <v>1500</v>
       </c>
       <c r="G195" s="30">
-        <v>27000</v>
+        <v>54000</v>
       </c>
       <c r="H195" s="24">
-        <v>685768207993</v>
+        <v>685768207948</v>
       </c>
       <c r="I195" s="17">
-        <v>7.6999999999999999E-2</v>
+        <v>0.02</v>
       </c>
       <c r="J195" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K195" s="26"/>
     </row>
     <row r="196" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A196" s="29" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B196" s="45"/>
       <c r="C196" s="41" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D196" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E196" s="30">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F196" s="30">
-        <v>500</v>
+        <v>1500</v>
       </c>
       <c r="G196" s="30">
-        <v>20000</v>
+        <v>54000</v>
       </c>
       <c r="H196" s="24">
-        <v>685768208006</v>
+        <v>685768207962</v>
       </c>
       <c r="I196" s="17">
-        <v>4.2000000000000003E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="J196" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K196" s="26"/>
     </row>
     <row r="197" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A197" s="29" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B197" s="45"/>
       <c r="C197" s="41" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D197" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E197" s="30">
         <v>50</v>
       </c>
       <c r="F197" s="30">
-        <v>500</v>
+        <v>750</v>
       </c>
       <c r="G197" s="30">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="H197" s="24">
-        <v>685768208013</v>
+        <v>685768207979</v>
       </c>
       <c r="I197" s="17">
-        <v>7.3999999999999996E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="J197" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K197" s="26"/>
     </row>
     <row r="198" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A198" s="29" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B198" s="45"/>
       <c r="C198" s="41" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D198" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E198" s="30">
         <v>50</v>
       </c>
       <c r="F198" s="30">
-        <v>500</v>
+        <v>750</v>
       </c>
       <c r="G198" s="30">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="H198" s="24">
-        <v>685768208020</v>
+        <v>685768207986</v>
       </c>
       <c r="I198" s="17">
-        <v>0.111</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="J198" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K198" s="26"/>
     </row>
     <row r="199" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A199" s="29" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B199" s="45"/>
       <c r="C199" s="41" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D199" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E199" s="30">
         <v>50</v>
       </c>
       <c r="F199" s="30">
-        <v>500</v>
+        <v>750</v>
       </c>
       <c r="G199" s="30">
-        <v>16000</v>
+        <v>27000</v>
       </c>
       <c r="H199" s="24">
-        <v>685768208037</v>
+        <v>685768207993</v>
       </c>
       <c r="I199" s="17">
-        <v>0.125</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="J199" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K199" s="26"/>
     </row>
     <row r="200" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A200" s="29" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B200" s="45"/>
       <c r="C200" s="41" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D200" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E200" s="30">
         <v>50</v>
       </c>
       <c r="F200" s="30">
         <v>500</v>
       </c>
       <c r="G200" s="30">
-        <v>16000</v>
+        <v>20000</v>
       </c>
       <c r="H200" s="24">
-        <v>685768208044</v>
+        <v>685768208006</v>
       </c>
       <c r="I200" s="17">
-        <v>0.17799999999999999</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="J200" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K200" s="26"/>
     </row>
     <row r="201" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A201" s="29" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B201" s="45"/>
       <c r="C201" s="41" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D201" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E201" s="30">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F201" s="30">
-        <v>250</v>
+        <v>500</v>
       </c>
       <c r="G201" s="30">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="H201" s="24">
-        <v>685768208051</v>
+        <v>685768208013</v>
       </c>
       <c r="I201" s="17">
-        <v>0.219</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="J201" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K201" s="26"/>
     </row>
     <row r="202" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A202" s="29" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B202" s="45"/>
       <c r="C202" s="41" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D202" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E202" s="30">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F202" s="30">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="G202" s="30">
-        <v>6400</v>
+        <v>20000</v>
       </c>
       <c r="H202" s="24">
-        <v>685768208075</v>
+        <v>685768208020</v>
       </c>
       <c r="I202" s="17">
-        <v>0.161</v>
+        <v>0.111</v>
       </c>
       <c r="J202" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K202" s="26"/>
     </row>
     <row r="203" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A203" s="29" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B203" s="45"/>
       <c r="C203" s="41" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D203" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E203" s="30">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F203" s="30">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="G203" s="30">
-        <v>6400</v>
+        <v>16000</v>
       </c>
       <c r="H203" s="24">
-        <v>685768208082</v>
+        <v>685768208037</v>
       </c>
       <c r="I203" s="17">
-        <v>0.29799999999999999</v>
+        <v>0.125</v>
       </c>
       <c r="J203" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K203" s="26"/>
     </row>
-    <row r="204" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A204" s="29" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B204" s="45"/>
       <c r="C204" s="41" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D204" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E204" s="30">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F204" s="30">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="G204" s="30">
-        <v>4000</v>
+        <v>16000</v>
       </c>
       <c r="H204" s="24">
-        <v>685768208099</v>
+        <v>685768208044</v>
       </c>
       <c r="I204" s="17">
-        <v>0.219</v>
+        <v>0.17799999999999999</v>
       </c>
       <c r="J204" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K204" s="26"/>
     </row>
     <row r="205" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A205" s="29" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B205" s="45"/>
       <c r="C205" s="41" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D205" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E205" s="30">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F205" s="30">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="G205" s="30">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="H205" s="24">
-        <v>685768208105</v>
+        <v>685768208051</v>
       </c>
       <c r="I205" s="17">
-        <v>0.40699999999999997</v>
+        <v>0.219</v>
       </c>
       <c r="J205" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K205" s="26"/>
     </row>
     <row r="206" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A206" s="29" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B206" s="45"/>
       <c r="C206" s="41" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D206" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E206" s="30">
         <v>10</v>
       </c>
       <c r="F206" s="30">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="G206" s="30">
-        <v>3200</v>
+        <v>6400</v>
       </c>
       <c r="H206" s="24">
-        <v>685768208112</v>
+        <v>685768208075</v>
       </c>
       <c r="I206" s="17">
-        <v>0.67500000000000004</v>
+        <v>0.161</v>
       </c>
       <c r="J206" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K206" s="26"/>
     </row>
     <row r="207" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A207" s="29" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B207" s="45"/>
       <c r="C207" s="41" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D207" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E207" s="30">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F207" s="30">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="G207" s="30">
-        <v>2000</v>
+        <v>6400</v>
       </c>
       <c r="H207" s="24">
-        <v>685768208129</v>
+        <v>685768208082</v>
       </c>
       <c r="I207" s="17">
-        <v>0.94199999999999995</v>
+        <v>0.29799999999999999</v>
       </c>
       <c r="J207" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K207" s="26"/>
     </row>
-    <row r="208" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="29" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B208" s="45"/>
       <c r="C208" s="41" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D208" s="29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E208" s="30">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F208" s="30">
-        <v>1200</v>
+        <v>100</v>
       </c>
       <c r="G208" s="30">
-        <v>99999</v>
+        <v>4000</v>
       </c>
       <c r="H208" s="24">
-        <v>685768386162</v>
+        <v>685768208099</v>
       </c>
       <c r="I208" s="17">
-        <v>2.1999999999999999E-2</v>
+        <v>0.219</v>
       </c>
       <c r="J208" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K208" s="26"/>
     </row>
     <row r="209" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A209" s="29" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B209" s="45"/>
       <c r="C209" s="41" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D209" s="29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E209" s="30">
+        <v>10</v>
+      </c>
+      <c r="F209" s="30">
         <v>100</v>
       </c>
-      <c r="F209" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="G209" s="30">
-        <v>99999</v>
+        <v>4000</v>
       </c>
       <c r="H209" s="24">
-        <v>685768386155</v>
+        <v>685768208105</v>
       </c>
       <c r="I209" s="17">
-        <v>3.5999999999999997E-2</v>
+        <v>0.40699999999999997</v>
       </c>
       <c r="J209" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K209" s="26"/>
     </row>
     <row r="210" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A210" s="29" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B210" s="45"/>
       <c r="C210" s="41" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D210" s="29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E210" s="30">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F210" s="30">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="G210" s="30">
-        <v>99999</v>
+        <v>3200</v>
       </c>
       <c r="H210" s="24">
-        <v>685768384625</v>
+        <v>685768208112</v>
       </c>
       <c r="I210" s="17">
-        <v>0.16600000000000001</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="J210" s="28" t="s">
         <v>239</v>
       </c>
       <c r="K210" s="26"/>
     </row>
-    <row r="211" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A211" s="76" t="s">
+    <row r="211" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A211" s="29" t="s">
+        <v>235</v>
+      </c>
+      <c r="B211" s="45"/>
+      <c r="C211" s="41" t="s">
+        <v>261</v>
+      </c>
+      <c r="D211" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="E211" s="30">
+        <v>5</v>
+      </c>
+      <c r="F211" s="30">
+        <v>50</v>
+      </c>
+      <c r="G211" s="30">
+        <v>2000</v>
+      </c>
+      <c r="H211" s="24">
+        <v>685768208129</v>
+      </c>
+      <c r="I211" s="17">
+        <v>0.94199999999999995</v>
+      </c>
+      <c r="J211" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="K211" s="26"/>
+    </row>
+    <row r="212" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A212" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="B212" s="45"/>
+      <c r="C212" s="41" t="s">
+        <v>262</v>
+      </c>
+      <c r="D212" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="E212" s="30">
+        <v>50</v>
+      </c>
+      <c r="F212" s="30">
+        <v>1200</v>
+      </c>
+      <c r="G212" s="30">
+        <v>99999</v>
+      </c>
+      <c r="H212" s="24">
+        <v>685768386162</v>
+      </c>
+      <c r="I212" s="17">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="J212" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="K212" s="26"/>
+    </row>
+    <row r="213" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A213" s="29" t="s">
+        <v>237</v>
+      </c>
+      <c r="B213" s="45"/>
+      <c r="C213" s="41" t="s">
+        <v>263</v>
+      </c>
+      <c r="D213" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="E213" s="30">
+        <v>100</v>
+      </c>
+      <c r="F213" s="30">
+        <v>1600</v>
+      </c>
+      <c r="G213" s="30">
+        <v>99999</v>
+      </c>
+      <c r="H213" s="24">
+        <v>685768386155</v>
+      </c>
+      <c r="I213" s="17">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="J213" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="K213" s="26"/>
+    </row>
+    <row r="214" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A214" s="29" t="s">
+        <v>238</v>
+      </c>
+      <c r="B214" s="45"/>
+      <c r="C214" s="41" t="s">
+        <v>264</v>
+      </c>
+      <c r="D214" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="E214" s="30">
+        <v>50</v>
+      </c>
+      <c r="F214" s="30">
+        <v>300</v>
+      </c>
+      <c r="G214" s="30">
+        <v>99999</v>
+      </c>
+      <c r="H214" s="24">
+        <v>685768384625</v>
+      </c>
+      <c r="I214" s="17">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="J214" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="K214" s="26"/>
+    </row>
+    <row r="215" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A215" s="76" t="s">
         <v>537</v>
       </c>
-      <c r="B211" s="64"/>
-[...11 lines deleted...]
-      <c r="A212" s="55" t="s">
+      <c r="B215" s="64"/>
+      <c r="C215" s="65"/>
+      <c r="D215" s="66"/>
+      <c r="E215" s="67"/>
+      <c r="F215" s="67"/>
+      <c r="G215" s="67"/>
+      <c r="H215" s="68"/>
+      <c r="I215" s="69"/>
+      <c r="J215" s="70"/>
+      <c r="K215" s="71"/>
+    </row>
+    <row r="216" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A216" s="55" t="s">
         <v>472</v>
       </c>
-      <c r="B212" s="55"/>
-      <c r="C212" s="56">
+      <c r="B216" s="55"/>
+      <c r="C216" s="56">
         <v>0.25</v>
       </c>
-      <c r="D212" s="56" t="s">
+      <c r="D216" s="56" t="s">
         <v>522</v>
       </c>
-      <c r="E212" s="23">
-[...2 lines deleted...]
-      <c r="F212" s="23" t="s">
+      <c r="E216" s="23">
+        <v>1</v>
+      </c>
+      <c r="F216" s="23" t="s">
         <v>471</v>
       </c>
-      <c r="G212" s="23"/>
-      <c r="H212" s="59" t="s">
+      <c r="G216" s="23"/>
+      <c r="H216" s="59" t="s">
         <v>471</v>
       </c>
-      <c r="I212" s="60">
+      <c r="I216" s="60">
         <v>0.64500000000000002</v>
       </c>
-      <c r="J212" s="28" t="s">
+      <c r="J216" s="28" t="s">
         <v>193</v>
       </c>
-      <c r="K212" s="28"/>
-[...101 lines deleted...]
-      <c r="K216" s="71"/>
+      <c r="K216" s="28"/>
     </row>
     <row r="217" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A217" s="55" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B217" s="55"/>
       <c r="C217" s="56">
-        <v>0.75</v>
+        <v>0.375</v>
       </c>
       <c r="D217" s="56" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E217" s="23">
         <v>1</v>
       </c>
       <c r="F217" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G217" s="23"/>
       <c r="H217" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I217" s="60">
-        <v>1.028</v>
+        <v>0.66500000000000004</v>
       </c>
       <c r="J217" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K217" s="28"/>
     </row>
     <row r="218" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A218" s="55" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B218" s="55"/>
       <c r="C218" s="56">
-        <v>0.875</v>
+        <v>0.5</v>
       </c>
       <c r="D218" s="56" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E218" s="57">
         <v>1</v>
       </c>
       <c r="F218" s="58">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G218" s="58"/>
       <c r="H218" s="59" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="I218" s="60">
-        <v>1.04</v>
+        <v>0.65500000000000003</v>
       </c>
       <c r="J218" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K218" s="28"/>
     </row>
-    <row r="219" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="F220" s="58">
+    <row r="219" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A219" s="55" t="s">
+        <v>476</v>
+      </c>
+      <c r="B219" s="55"/>
+      <c r="C219" s="56">
+        <v>0.625</v>
+      </c>
+      <c r="D219" s="56" t="s">
+        <v>522</v>
+      </c>
+      <c r="E219" s="57">
+        <v>1</v>
+      </c>
+      <c r="F219" s="58">
         <v>32</v>
       </c>
-      <c r="G220" s="58"/>
-[...6 lines deleted...]
-      <c r="J220" s="28" t="s">
+      <c r="G219" s="58"/>
+      <c r="H219" s="59" t="s">
+        <v>477</v>
+      </c>
+      <c r="I219" s="60">
+        <v>0.65800000000000003</v>
+      </c>
+      <c r="J219" s="28" t="s">
         <v>193</v>
       </c>
-      <c r="K220" s="28"/>
+      <c r="K219" s="28"/>
+    </row>
+    <row r="220" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A220" s="76" t="s">
+        <v>540</v>
+      </c>
+      <c r="B220" s="64"/>
+      <c r="C220" s="65"/>
+      <c r="D220" s="66"/>
+      <c r="E220" s="67"/>
+      <c r="F220" s="67"/>
+      <c r="G220" s="67"/>
+      <c r="H220" s="68"/>
+      <c r="I220" s="69"/>
+      <c r="J220" s="70"/>
+      <c r="K220" s="71"/>
     </row>
     <row r="221" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A221" s="55" t="s">
-        <v>201</v>
+        <v>478</v>
       </c>
       <c r="B221" s="55"/>
       <c r="C221" s="56">
-        <v>0.375</v>
+        <v>0.75</v>
       </c>
       <c r="D221" s="56" t="s">
-        <v>523</v>
-[...7 lines deleted...]
-      <c r="G221" s="58"/>
+        <v>521</v>
+      </c>
+      <c r="E221" s="23">
+        <v>1</v>
+      </c>
+      <c r="F221" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G221" s="23"/>
       <c r="H221" s="59" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="I221" s="60">
-        <v>0.49399999999999999</v>
+        <v>1.028</v>
       </c>
       <c r="J221" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K221" s="28"/>
     </row>
     <row r="222" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A222" s="55" t="s">
-        <v>202</v>
+        <v>479</v>
       </c>
       <c r="B222" s="55"/>
       <c r="C222" s="56">
-        <v>0.5</v>
+        <v>0.875</v>
       </c>
       <c r="D222" s="56" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E222" s="57">
         <v>1</v>
       </c>
       <c r="F222" s="58">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G222" s="58"/>
       <c r="H222" s="59" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="I222" s="60">
-        <v>0.505</v>
+        <v>1.04</v>
       </c>
       <c r="J222" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K222" s="28"/>
     </row>
-    <row r="223" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="K223" s="28"/>
+    <row r="223" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A223" s="76" t="s">
+        <v>538</v>
+      </c>
+      <c r="B223" s="64"/>
+      <c r="C223" s="65"/>
+      <c r="D223" s="66"/>
+      <c r="E223" s="67"/>
+      <c r="F223" s="67"/>
+      <c r="G223" s="67"/>
+      <c r="H223" s="68"/>
+      <c r="I223" s="69"/>
+      <c r="J223" s="70"/>
+      <c r="K223" s="71"/>
     </row>
     <row r="224" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A224" s="55" t="s">
-        <v>485</v>
+        <v>200</v>
       </c>
       <c r="B224" s="55"/>
       <c r="C224" s="56">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="D224" s="56" t="s">
         <v>523</v>
       </c>
       <c r="E224" s="57">
         <v>1</v>
       </c>
       <c r="F224" s="58">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G224" s="58"/>
       <c r="H224" s="59" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="I224" s="60">
-        <v>1.099</v>
+        <v>0.48299999999999998</v>
       </c>
       <c r="J224" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K224" s="28"/>
     </row>
     <row r="225" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A225" s="55" t="s">
-        <v>487</v>
+        <v>201</v>
       </c>
       <c r="B225" s="55"/>
       <c r="C225" s="56">
-        <v>0.875</v>
+        <v>0.375</v>
       </c>
       <c r="D225" s="56" t="s">
         <v>523</v>
       </c>
       <c r="E225" s="57">
         <v>1</v>
       </c>
       <c r="F225" s="58">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G225" s="58"/>
       <c r="H225" s="59" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="I225" s="60">
-        <v>1.1859999999999999</v>
+        <v>0.49399999999999999</v>
       </c>
       <c r="J225" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K225" s="28"/>
     </row>
     <row r="226" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A226" s="55" t="s">
-        <v>489</v>
+        <v>202</v>
       </c>
       <c r="B226" s="55"/>
       <c r="C226" s="56">
-        <v>1.125</v>
+        <v>0.5</v>
       </c>
       <c r="D226" s="56" t="s">
         <v>523</v>
       </c>
       <c r="E226" s="57">
         <v>1</v>
       </c>
       <c r="F226" s="58">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="G226" s="58"/>
       <c r="H226" s="59" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="I226" s="60">
-        <v>2.536</v>
+        <v>0.505</v>
       </c>
       <c r="J226" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K226" s="28"/>
     </row>
     <row r="227" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A227" s="55" t="s">
-        <v>491</v>
+        <v>203</v>
       </c>
       <c r="B227" s="55"/>
       <c r="C227" s="56">
-        <v>1.375</v>
+        <v>0.625</v>
       </c>
       <c r="D227" s="56" t="s">
         <v>523</v>
       </c>
       <c r="E227" s="57">
         <v>1</v>
       </c>
       <c r="F227" s="58">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G227" s="58"/>
       <c r="H227" s="59" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="I227" s="60">
-        <v>4.4800000000000004</v>
+        <v>0.51900000000000002</v>
       </c>
       <c r="J227" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K227" s="28"/>
     </row>
     <row r="228" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A228" s="55" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="B228" s="55"/>
       <c r="C228" s="56">
-        <v>1.625</v>
+        <v>0.75</v>
       </c>
       <c r="D228" s="56" t="s">
         <v>523</v>
       </c>
       <c r="E228" s="57">
         <v>1</v>
       </c>
       <c r="F228" s="58">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="G228" s="58"/>
       <c r="H228" s="59" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="I228" s="60">
-        <v>6.6589999999999998</v>
+        <v>1.099</v>
       </c>
       <c r="J228" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K228" s="28"/>
     </row>
     <row r="229" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A229" s="55" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="B229" s="55"/>
       <c r="C229" s="56">
-        <v>2.125</v>
+        <v>0.875</v>
       </c>
       <c r="D229" s="56" t="s">
         <v>523</v>
       </c>
-      <c r="E229" s="23">
-[...5 lines deleted...]
-      <c r="G229" s="23"/>
+      <c r="E229" s="57">
+        <v>1</v>
+      </c>
+      <c r="F229" s="58">
+        <v>24</v>
+      </c>
+      <c r="G229" s="58"/>
       <c r="H229" s="59" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="I229" s="60">
-        <v>13.680999999999999</v>
+        <v>1.1859999999999999</v>
       </c>
       <c r="J229" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K229" s="28"/>
     </row>
-    <row r="230" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="K230" s="71"/>
+    <row r="230" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A230" s="55" t="s">
+        <v>489</v>
+      </c>
+      <c r="B230" s="55"/>
+      <c r="C230" s="56">
+        <v>1.125</v>
+      </c>
+      <c r="D230" s="56" t="s">
+        <v>523</v>
+      </c>
+      <c r="E230" s="57">
+        <v>1</v>
+      </c>
+      <c r="F230" s="58">
+        <v>12</v>
+      </c>
+      <c r="G230" s="58"/>
+      <c r="H230" s="59" t="s">
+        <v>490</v>
+      </c>
+      <c r="I230" s="60">
+        <v>2.536</v>
+      </c>
+      <c r="J230" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K230" s="28"/>
     </row>
     <row r="231" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A231" s="55" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B231" s="55"/>
       <c r="C231" s="56">
-        <v>0.25</v>
+        <v>1.375</v>
       </c>
       <c r="D231" s="56" t="s">
-        <v>524</v>
-[...7 lines deleted...]
-      <c r="G231" s="23"/>
+        <v>523</v>
+      </c>
+      <c r="E231" s="57">
+        <v>1</v>
+      </c>
+      <c r="F231" s="58">
+        <v>10</v>
+      </c>
+      <c r="G231" s="58"/>
       <c r="H231" s="59" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="I231" s="60">
-        <v>0.59799999999999998</v>
+        <v>4.4800000000000004</v>
       </c>
       <c r="J231" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K231" s="28"/>
     </row>
     <row r="232" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A232" s="55" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B232" s="55"/>
       <c r="C232" s="56">
-        <v>0.375</v>
+        <v>1.625</v>
       </c>
       <c r="D232" s="56" t="s">
-        <v>524</v>
-[...7 lines deleted...]
-      <c r="G232" s="23"/>
+        <v>523</v>
+      </c>
+      <c r="E232" s="57">
+        <v>1</v>
+      </c>
+      <c r="F232" s="58">
+        <v>4</v>
+      </c>
+      <c r="G232" s="58"/>
       <c r="H232" s="59" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="I232" s="60">
-        <v>0.60799999999999998</v>
+        <v>6.6589999999999998</v>
       </c>
       <c r="J232" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K232" s="28"/>
     </row>
     <row r="233" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A233" s="55" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B233" s="55"/>
       <c r="C233" s="56">
-        <v>0.5</v>
+        <v>2.125</v>
       </c>
       <c r="D233" s="56" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="E233" s="23">
         <v>1</v>
       </c>
       <c r="F233" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G233" s="23"/>
       <c r="H233" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I233" s="60">
-        <v>0.61899999999999999</v>
+        <v>13.680999999999999</v>
       </c>
       <c r="J233" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K233" s="28"/>
     </row>
-    <row r="234" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="K234" s="28"/>
+    <row r="234" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A234" s="76" t="s">
+        <v>539</v>
+      </c>
+      <c r="B234" s="64"/>
+      <c r="C234" s="65"/>
+      <c r="D234" s="66"/>
+      <c r="E234" s="67"/>
+      <c r="F234" s="67"/>
+      <c r="G234" s="67"/>
+      <c r="H234" s="68"/>
+      <c r="I234" s="69"/>
+      <c r="J234" s="70"/>
+      <c r="K234" s="71"/>
     </row>
     <row r="235" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A235" s="55" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B235" s="55"/>
       <c r="C235" s="56">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="D235" s="56" t="s">
         <v>524</v>
       </c>
       <c r="E235" s="23">
         <v>1</v>
       </c>
       <c r="F235" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G235" s="23"/>
       <c r="H235" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I235" s="60">
-        <v>1.127</v>
+        <v>0.59799999999999998</v>
       </c>
       <c r="J235" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K235" s="28"/>
     </row>
     <row r="236" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A236" s="55" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B236" s="55"/>
       <c r="C236" s="56">
-        <v>0.875</v>
+        <v>0.375</v>
       </c>
       <c r="D236" s="56" t="s">
         <v>524</v>
       </c>
-      <c r="E236" s="57">
-[...5 lines deleted...]
-      <c r="G236" s="58"/>
+      <c r="E236" s="23">
+        <v>1</v>
+      </c>
+      <c r="F236" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G236" s="23"/>
       <c r="H236" s="59" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="I236" s="60">
-        <v>1.1859999999999999</v>
+        <v>0.60799999999999998</v>
       </c>
       <c r="J236" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K236" s="28"/>
     </row>
     <row r="237" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A237" s="55" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B237" s="55"/>
       <c r="C237" s="56">
-        <v>1.125</v>
+        <v>0.5</v>
       </c>
       <c r="D237" s="56" t="s">
         <v>524</v>
       </c>
-      <c r="E237" s="57">
-[...5 lines deleted...]
-      <c r="G237" s="58"/>
+      <c r="E237" s="23">
+        <v>1</v>
+      </c>
+      <c r="F237" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G237" s="23"/>
       <c r="H237" s="59" t="s">
-        <v>504</v>
+        <v>471</v>
       </c>
       <c r="I237" s="60">
-        <v>2.536</v>
+        <v>0.61899999999999999</v>
       </c>
       <c r="J237" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K237" s="28"/>
     </row>
     <row r="238" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A238" s="55" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="B238" s="55"/>
       <c r="C238" s="56">
-        <v>1.375</v>
+        <v>0.625</v>
       </c>
       <c r="D238" s="56" t="s">
         <v>524</v>
       </c>
       <c r="E238" s="23">
         <v>1</v>
       </c>
       <c r="F238" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G238" s="23"/>
       <c r="H238" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I238" s="60">
-        <v>4.508</v>
+        <v>0.63200000000000001</v>
       </c>
       <c r="J238" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K238" s="28"/>
     </row>
     <row r="239" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A239" s="55" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B239" s="55"/>
       <c r="C239" s="56">
-        <v>1.625</v>
+        <v>0.75</v>
       </c>
       <c r="D239" s="56" t="s">
         <v>524</v>
       </c>
       <c r="E239" s="23">
         <v>1</v>
       </c>
       <c r="F239" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G239" s="23"/>
       <c r="H239" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I239" s="60">
-        <v>6.6870000000000003</v>
+        <v>1.127</v>
       </c>
       <c r="J239" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K239" s="28"/>
     </row>
     <row r="240" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A240" s="55" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B240" s="55"/>
       <c r="C240" s="56">
-        <v>2.125</v>
+        <v>0.875</v>
       </c>
       <c r="D240" s="56" t="s">
         <v>524</v>
       </c>
-      <c r="E240" s="23">
-[...5 lines deleted...]
-      <c r="G240" s="23"/>
+      <c r="E240" s="57">
+        <v>1</v>
+      </c>
+      <c r="F240" s="58">
+        <v>24</v>
+      </c>
+      <c r="G240" s="58"/>
       <c r="H240" s="59" t="s">
-        <v>471</v>
+        <v>502</v>
       </c>
       <c r="I240" s="60">
-        <v>13.680999999999999</v>
+        <v>1.1859999999999999</v>
       </c>
       <c r="J240" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K240" s="28"/>
     </row>
-    <row r="241" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="K241" s="71"/>
+    <row r="241" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A241" s="55" t="s">
+        <v>503</v>
+      </c>
+      <c r="B241" s="55"/>
+      <c r="C241" s="56">
+        <v>1.125</v>
+      </c>
+      <c r="D241" s="56" t="s">
+        <v>524</v>
+      </c>
+      <c r="E241" s="57">
+        <v>1</v>
+      </c>
+      <c r="F241" s="58">
+        <v>12</v>
+      </c>
+      <c r="G241" s="58"/>
+      <c r="H241" s="59" t="s">
+        <v>504</v>
+      </c>
+      <c r="I241" s="60">
+        <v>2.536</v>
+      </c>
+      <c r="J241" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K241" s="28"/>
     </row>
     <row r="242" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A242" s="55" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B242" s="55"/>
       <c r="C242" s="56">
-        <v>0.125</v>
+        <v>1.375</v>
       </c>
       <c r="D242" s="56" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E242" s="23">
         <v>1</v>
       </c>
       <c r="F242" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G242" s="23"/>
       <c r="H242" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I242" s="60">
-        <v>0.66200000000000003</v>
+        <v>4.508</v>
       </c>
       <c r="J242" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K242" s="28"/>
     </row>
     <row r="243" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A243" s="55" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B243" s="55"/>
       <c r="C243" s="56">
-        <v>0.25</v>
+        <v>1.625</v>
       </c>
       <c r="D243" s="56" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E243" s="23">
         <v>1</v>
       </c>
       <c r="F243" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G243" s="23"/>
       <c r="H243" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I243" s="60">
-        <v>0.69299999999999995</v>
+        <v>6.6870000000000003</v>
       </c>
       <c r="J243" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K243" s="28"/>
     </row>
     <row r="244" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A244" s="55" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B244" s="55"/>
       <c r="C244" s="56">
-        <v>0.375</v>
+        <v>2.125</v>
       </c>
       <c r="D244" s="56" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E244" s="23">
         <v>1</v>
       </c>
       <c r="F244" s="23" t="s">
         <v>471</v>
       </c>
       <c r="G244" s="23"/>
       <c r="H244" s="59" t="s">
         <v>471</v>
       </c>
       <c r="I244" s="60">
-        <v>0.73499999999999999</v>
+        <v>13.680999999999999</v>
       </c>
       <c r="J244" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K244" s="28"/>
     </row>
-    <row r="245" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="K245" s="28"/>
+    <row r="245" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A245" s="76" t="s">
+        <v>541</v>
+      </c>
+      <c r="B245" s="64"/>
+      <c r="C245" s="65"/>
+      <c r="D245" s="66"/>
+      <c r="E245" s="67"/>
+      <c r="F245" s="67"/>
+      <c r="G245" s="67"/>
+      <c r="H245" s="68"/>
+      <c r="I245" s="69"/>
+      <c r="J245" s="70"/>
+      <c r="K245" s="71"/>
     </row>
     <row r="246" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A246" s="55" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="B246" s="55"/>
       <c r="C246" s="56">
-        <v>0.75</v>
+        <v>0.125</v>
       </c>
       <c r="D246" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E246" s="57">
-[...5 lines deleted...]
-      <c r="G246" s="58"/>
+      <c r="E246" s="23">
+        <v>1</v>
+      </c>
+      <c r="F246" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G246" s="23"/>
       <c r="H246" s="59" t="s">
-        <v>514</v>
+        <v>471</v>
       </c>
       <c r="I246" s="60">
-        <v>2.5390000000000001</v>
+        <v>0.66200000000000003</v>
       </c>
       <c r="J246" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K246" s="28"/>
     </row>
     <row r="247" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A247" s="55" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B247" s="55"/>
       <c r="C247" s="56">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="D247" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E247" s="57">
-[...5 lines deleted...]
-      <c r="G247" s="58"/>
+      <c r="E247" s="23">
+        <v>1</v>
+      </c>
+      <c r="F247" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G247" s="23"/>
       <c r="H247" s="59" t="s">
-        <v>516</v>
+        <v>471</v>
       </c>
       <c r="I247" s="60">
-        <v>4.5049999999999999</v>
+        <v>0.69299999999999995</v>
       </c>
       <c r="J247" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K247" s="28"/>
     </row>
     <row r="248" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A248" s="55" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B248" s="55"/>
       <c r="C248" s="56">
-        <v>1.25</v>
+        <v>0.375</v>
       </c>
       <c r="D248" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E248" s="57">
-[...5 lines deleted...]
-      <c r="G248" s="58"/>
+      <c r="E248" s="23">
+        <v>1</v>
+      </c>
+      <c r="F248" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G248" s="23"/>
       <c r="H248" s="59" t="s">
-        <v>518</v>
+        <v>471</v>
       </c>
       <c r="I248" s="60">
-        <v>6.6269999999999998</v>
+        <v>0.73499999999999999</v>
       </c>
       <c r="J248" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K248" s="28"/>
     </row>
     <row r="249" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A249" s="55" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="B249" s="55"/>
       <c r="C249" s="56">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="D249" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E249" s="23">
-[...5 lines deleted...]
-      <c r="G249" s="23"/>
+      <c r="E249" s="57">
+        <v>1</v>
+      </c>
+      <c r="F249" s="58">
+        <v>12</v>
+      </c>
+      <c r="G249" s="58"/>
       <c r="H249" s="59" t="s">
-        <v>471</v>
+        <v>512</v>
       </c>
       <c r="I249" s="60">
-        <v>13.051</v>
+        <v>1.298</v>
       </c>
       <c r="J249" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K249" s="28"/>
     </row>
     <row r="250" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A250" s="55" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="B250" s="55"/>
       <c r="C250" s="56">
-        <v>2</v>
+        <v>0.75</v>
       </c>
       <c r="D250" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E250" s="23">
-[...5 lines deleted...]
-      <c r="G250" s="23"/>
+      <c r="E250" s="57">
+        <v>1</v>
+      </c>
+      <c r="F250" s="58">
+        <v>12</v>
+      </c>
+      <c r="G250" s="58"/>
       <c r="H250" s="59" t="s">
-        <v>471</v>
+        <v>514</v>
       </c>
       <c r="I250" s="60">
-        <v>13.446</v>
+        <v>2.5390000000000001</v>
       </c>
       <c r="J250" s="28" t="s">
         <v>193</v>
       </c>
       <c r="K250" s="28"/>
     </row>
-    <row r="251" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B251" s="54"/>
+    <row r="251" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A251" s="55" t="s">
+        <v>515</v>
+      </c>
+      <c r="B251" s="55"/>
+      <c r="C251" s="56">
+        <v>1</v>
+      </c>
+      <c r="D251" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="E251" s="57">
+        <v>1</v>
+      </c>
+      <c r="F251" s="58">
+        <v>10</v>
+      </c>
+      <c r="G251" s="58"/>
+      <c r="H251" s="59" t="s">
+        <v>516</v>
+      </c>
+      <c r="I251" s="60">
+        <v>4.5049999999999999</v>
+      </c>
+      <c r="J251" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K251" s="28"/>
     </row>
     <row r="252" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A252" s="50" t="s">
+      <c r="A252" s="55" t="s">
+        <v>517</v>
+      </c>
+      <c r="B252" s="55"/>
+      <c r="C252" s="56">
+        <v>1.25</v>
+      </c>
+      <c r="D252" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="E252" s="57">
+        <v>1</v>
+      </c>
+      <c r="F252" s="58">
+        <v>4</v>
+      </c>
+      <c r="G252" s="58"/>
+      <c r="H252" s="59" t="s">
+        <v>518</v>
+      </c>
+      <c r="I252" s="60">
+        <v>6.6269999999999998</v>
+      </c>
+      <c r="J252" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K252" s="28"/>
+    </row>
+    <row r="253" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A253" s="55" t="s">
+        <v>519</v>
+      </c>
+      <c r="B253" s="55"/>
+      <c r="C253" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="D253" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="E253" s="23">
+        <v>1</v>
+      </c>
+      <c r="F253" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G253" s="23"/>
+      <c r="H253" s="59" t="s">
+        <v>471</v>
+      </c>
+      <c r="I253" s="60">
+        <v>13.051</v>
+      </c>
+      <c r="J253" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K253" s="28"/>
+    </row>
+    <row r="254" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A254" s="55" t="s">
+        <v>520</v>
+      </c>
+      <c r="B254" s="55"/>
+      <c r="C254" s="56">
+        <v>2</v>
+      </c>
+      <c r="D254" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="E254" s="23">
+        <v>1</v>
+      </c>
+      <c r="F254" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="G254" s="23"/>
+      <c r="H254" s="59" t="s">
+        <v>471</v>
+      </c>
+      <c r="I254" s="60">
+        <v>13.446</v>
+      </c>
+      <c r="J254" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="K254" s="28"/>
+    </row>
+    <row r="255" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B255" s="54"/>
+    </row>
+    <row r="256" spans="1:11" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A256" s="50" t="s">
         <v>343</v>
       </c>
-      <c r="B252" s="53"/>
-[...2 lines deleted...]
-      <c r="A253" s="47" t="s">
+      <c r="B256" s="53"/>
+    </row>
+    <row r="257" spans="1:3" s="21" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A257" s="47" t="s">
         <v>194</v>
       </c>
-      <c r="B253" s="48"/>
-[...3 lines deleted...]
-      <c r="A254" s="47" t="s">
+      <c r="B257" s="48"/>
+      <c r="C257" s="49"/>
+    </row>
+    <row r="258" spans="1:3" s="21" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A258" s="47" t="s">
         <v>265</v>
       </c>
-      <c r="B254" s="48"/>
-      <c r="C254" s="49"/>
+      <c r="B258" s="48"/>
+      <c r="C258" s="49"/>
     </row>
   </sheetData>
-  <autoFilter ref="A8:K250" xr:uid="{8B67ED97-79D4-40D7-BD81-64950AB4A495}"/>
+  <autoFilter ref="A8:K254" xr:uid="{8B67ED97-79D4-40D7-BD81-64950AB4A495}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A80:M80">
     <sortCondition ref="A80"/>
   </sortState>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>