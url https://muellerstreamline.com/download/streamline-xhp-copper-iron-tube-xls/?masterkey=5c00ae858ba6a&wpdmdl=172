--- v1 (2026-03-08)
+++ v2 (2026-10-19)
@@ -1,114 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Marketing\Price Lists\Website-ExcelFiles\Tube\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://muellerindustriesinc1-my.sharepoint.com/personal/pthompson_muellerstreamline_com/Documents/Desktop/Tube/XHP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A90A595A-8F20-4764-AB98-786B1B434A6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{11760D07-7DEC-41A9-90C4-6A77D29F54BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0E2117D9-59A5-4C15-B22B-A9DAC0339930}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B3051786-78B0-4316-B32B-6CA6FF03DE15}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$K$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$K$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K17" i="1" l="1"/>
-  <c r="G17" i="1"/>
+  <c r="K30" i="1" l="1"/>
+  <c r="G30" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="F29" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="F25" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="G24" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="F22" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="K17" i="1"/>
   <c r="K16" i="1"/>
-  <c r="G16" i="1"/>
   <c r="K15" i="1"/>
-  <c r="G15" i="1"/>
   <c r="K14" i="1"/>
-  <c r="G14" i="1"/>
   <c r="K13" i="1"/>
-  <c r="G13" i="1"/>
   <c r="K12" i="1"/>
-  <c r="G12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="G11" i="1"/>
   <c r="K10" i="1"/>
-  <c r="G10" i="1"/>
   <c r="K9" i="1"/>
-  <c r="G9" i="1"/>
   <c r="K8" i="1"/>
-  <c r="G8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="107">
   <si>
     <r>
       <t>STREAMLINE</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>®</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> HIGH PERFORMANCE TUBING</t>
     </r>
   </si>
   <si>
     <t>UW HPT0126a</t>
@@ -304,62 +327,165 @@
   </si>
   <si>
     <t>3.562</t>
   </si>
   <si>
     <t>2 1/8</t>
   </si>
   <si>
     <t>685768428657</t>
   </si>
   <si>
     <t>130X24020</t>
   </si>
   <si>
     <t>2 5/8OD X20 ACR XHP130</t>
   </si>
   <si>
     <t>5.473</t>
   </si>
   <si>
     <t>2 5/8</t>
   </si>
   <si>
     <t>685768450771</t>
   </si>
+  <si>
+    <t>High Performance Tube (HP) 90 Bar</t>
+  </si>
+  <si>
+    <t>HP 90 Tubing  is rated to continuous operating pressure of 90 Bar / 1305 psi</t>
+  </si>
+  <si>
+    <t>90HP02020</t>
+  </si>
+  <si>
+    <t>HP</t>
+  </si>
+  <si>
+    <t>3/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>0.1449</t>
+  </si>
+  <si>
+    <t>90HP03020</t>
+  </si>
+  <si>
+    <t>1/2OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>0.2691</t>
+  </si>
+  <si>
+    <t>90HP04020</t>
+  </si>
+  <si>
+    <t>5/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>0.3628</t>
+  </si>
+  <si>
+    <t>90HP05020</t>
+  </si>
+  <si>
+    <t>3/4OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>0.5194</t>
+  </si>
+  <si>
+    <t>90HP06020</t>
+  </si>
+  <si>
+    <t>7/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>0.7040</t>
+  </si>
+  <si>
+    <t>90HP10020</t>
+  </si>
+  <si>
+    <t>1 1/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>1.1687</t>
+  </si>
+  <si>
+    <t>90HP12020</t>
+  </si>
+  <si>
+    <t>1 3/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>1.7365</t>
+  </si>
+  <si>
+    <t>90HP14020</t>
+  </si>
+  <si>
+    <t>1 5/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>2.4329</t>
+  </si>
+  <si>
+    <t>90HP20020</t>
+  </si>
+  <si>
+    <t>2 1/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>4.1338</t>
+  </si>
+  <si>
+    <t>90HP24020</t>
+  </si>
+  <si>
+    <t>2 5/8OD X20 ACR HP90</t>
+  </si>
+  <si>
+    <t>6.3362</t>
+  </si>
+  <si>
+    <t>* Min standard pack quantity equals the bundle quantity. Sold only in bundle quantities.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -382,66 +508,95 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -592,185 +747,217 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...78 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1065,649 +1252,1040 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5DF9054-D4A1-412D-92FE-8C30CDFF6FCE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4D72B25-FF84-4388-BDEB-A30EA9842285}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q17"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="2" max="2" width="8" customWidth="1"/>
+    <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" customWidth="1"/>
+    <col min="6" max="6" width="7.7109375" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="5.5703125" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...3 lines deleted...]
-      <c r="K1" s="2" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="K1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="3"/>
-[...3 lines deleted...]
-      <c r="K2" s="4" t="s">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="K2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="K3" s="5" t="s">
+    <row r="3" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="K3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="7"/>
-      <c r="K4" s="8" t="s">
+      <c r="B4" s="5"/>
+      <c r="K4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="9"/>
-[...2 lines deleted...]
-      <c r="A5" s="10" t="s">
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="11"/>
-[...13 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="B5" s="8"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="16"/>
-[...2 lines deleted...]
-      <c r="E6" s="18" t="s">
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="18"/>
-[...11 lines deleted...]
-      <c r="A7" s="21" t="s">
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="49"/>
+    </row>
+    <row r="7" spans="1:11" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="24" t="s">
+      <c r="D7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="24" t="s">
+      <c r="E7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="24" t="s">
+      <c r="F7" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="24" t="s">
+      <c r="G7" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="24" t="s">
+      <c r="H7" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="24" t="s">
+      <c r="I7" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="J7" s="25" t="s">
+      <c r="J7" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="K7" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="28"/>
-[...3 lines deleted...]
-      <c r="A8" s="29" t="s">
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="31" t="s">
+      <c r="C8" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="32" t="s">
+      <c r="D8" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="E8" s="32" t="s">
+      <c r="E8" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="24">
         <v>500</v>
       </c>
-      <c r="G8" s="33">
-        <f>+F8</f>
+      <c r="G8" s="24">
+        <v>12000</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="27">
+        <v>6.21</v>
+      </c>
+      <c r="K8" s="28">
+        <f>+J8*$B$4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="24">
         <v>500</v>
       </c>
-      <c r="H8" s="34" t="s">
+      <c r="G9" s="24">
+        <v>7000</v>
+      </c>
+      <c r="H9" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="35" t="s">
-[...6 lines deleted...]
-        <f t="shared" ref="K8:K17" si="0">+J8*$B$4</f>
+      <c r="I9" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="27">
+        <v>11.07</v>
+      </c>
+      <c r="K9" s="28">
+        <f t="shared" ref="K9:K17" si="0">+J9*$B$4</f>
         <v>0</v>
       </c>
-      <c r="L8" s="14"/>
-[...9 lines deleted...]
-      <c r="B9" s="30" t="s">
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H9" s="34" t="s">
+      <c r="C10" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="24">
+        <v>300</v>
+      </c>
+      <c r="G10" s="24">
+        <v>5400</v>
+      </c>
+      <c r="H10" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I9" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="37">
+      <c r="I10" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="27">
+        <v>13.1</v>
+      </c>
+      <c r="K10" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="14"/>
-[...9 lines deleted...]
-      <c r="B10" s="30" t="s">
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H10" s="34" t="s">
+      <c r="C11" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="24">
+        <v>200</v>
+      </c>
+      <c r="G11" s="24">
+        <v>4400</v>
+      </c>
+      <c r="H11" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="37">
+      <c r="I11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="27">
+        <v>18.95</v>
+      </c>
+      <c r="K11" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="14"/>
-[...9 lines deleted...]
-      <c r="B11" s="30" t="s">
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="31" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="33">
+      <c r="C12" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="24">
         <v>200</v>
       </c>
-      <c r="G11" s="33">
-[...3 lines deleted...]
-      <c r="H11" s="34" t="s">
+      <c r="G12" s="24">
+        <v>3000</v>
+      </c>
+      <c r="H12" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I11" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="37">
+      <c r="I12" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="27">
+        <v>25.74</v>
+      </c>
+      <c r="K12" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="14"/>
-[...9 lines deleted...]
-      <c r="B12" s="30" t="s">
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H12" s="34" t="s">
+      <c r="C13" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="24">
+        <v>100</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1800</v>
+      </c>
+      <c r="H13" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I12" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="37">
+      <c r="I13" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="27">
+        <v>39.4</v>
+      </c>
+      <c r="K13" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="14"/>
-[...9 lines deleted...]
-      <c r="B13" s="30" t="s">
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H13" s="34" t="s">
+      <c r="C14" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="24">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24">
+        <v>1200</v>
+      </c>
+      <c r="H14" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I13" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="37">
+      <c r="I14" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="27">
+        <v>56.52</v>
+      </c>
+      <c r="K14" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="14"/>
-[...9 lines deleted...]
-      <c r="B14" s="30" t="s">
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H14" s="34" t="s">
+      <c r="C15" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="24">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24">
+        <v>800</v>
+      </c>
+      <c r="H15" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I14" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="37">
+      <c r="I15" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="27">
+        <v>75.87</v>
+      </c>
+      <c r="K15" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="14"/>
-[...9 lines deleted...]
-      <c r="B15" s="30" t="s">
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="31" t="s">
-[...15 lines deleted...]
-      <c r="H15" s="34" t="s">
+      <c r="C16" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="24">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24">
+        <v>480</v>
+      </c>
+      <c r="H16" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="37">
+      <c r="I16" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" s="27">
+        <v>127.97</v>
+      </c>
+      <c r="K16" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="14"/>
-[...9 lines deleted...]
-      <c r="B16" s="30" t="s">
+    </row>
+    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="31" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="33">
+      <c r="C17" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="33">
         <v>20</v>
       </c>
-      <c r="G16" s="33">
-[...3 lines deleted...]
-      <c r="H16" s="34" t="s">
+      <c r="G17" s="33">
+        <v>320</v>
+      </c>
+      <c r="H17" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="I16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="37">
+      <c r="I17" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="J17" s="36">
+        <v>199.6</v>
+      </c>
+      <c r="K17" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L16" s="14"/>
-[...18 lines deleted...]
-      <c r="E17" s="43" t="s">
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="39"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="41"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="42"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="51"/>
+    </row>
+    <row r="20" spans="1:11" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="24" t="str">
+        <f>+F7</f>
+        <v>Bundle Qty</v>
+      </c>
+      <c r="G21" s="24" t="str">
+        <f>+G7</f>
+        <v>Lift Qty</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="26">
+        <v>685768471721</v>
+      </c>
+      <c r="J21" s="44">
+        <v>5.18</v>
+      </c>
+      <c r="K21" s="28">
+        <f t="shared" ref="K21:K30" si="1">+J21*$B$4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="24">
+        <f t="shared" ref="F22:G30" si="2">+F8</f>
+        <v>500</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="2"/>
+        <v>12000</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="26">
+        <v>685768471738</v>
+      </c>
+      <c r="J22" s="44">
+        <v>9.23</v>
+      </c>
+      <c r="K22" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="24">
+        <f t="shared" si="2"/>
+        <v>500</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="2"/>
+        <v>7000</v>
+      </c>
+      <c r="H23" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I23" s="26">
+        <v>685768471745</v>
+      </c>
+      <c r="J23" s="44">
+        <v>10.92</v>
+      </c>
+      <c r="K23" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="24">
+        <f t="shared" si="2"/>
+        <v>300</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="2"/>
+        <v>5400</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I24" s="26">
+        <v>685768471752</v>
+      </c>
+      <c r="J24" s="44">
+        <v>15.16</v>
+      </c>
+      <c r="K24" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" s="24">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="G25" s="24">
+        <f t="shared" si="2"/>
+        <v>4400</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I25" s="26">
+        <v>685768471769</v>
+      </c>
+      <c r="J25" s="44">
+        <v>20.59</v>
+      </c>
+      <c r="K25" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="24">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="2"/>
+        <v>3000</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I26" s="26">
+        <v>685768471776</v>
+      </c>
+      <c r="J26" s="44">
+        <v>31.52</v>
+      </c>
+      <c r="K26" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="2"/>
+        <v>1800</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="26">
+        <v>685768471783</v>
+      </c>
+      <c r="J27" s="44">
+        <v>47.1</v>
+      </c>
+      <c r="K27" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="24">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G28" s="24">
+        <f t="shared" si="2"/>
+        <v>1200</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I28" s="26">
+        <v>685768471790</v>
+      </c>
+      <c r="J28" s="44">
+        <v>63.23</v>
+      </c>
+      <c r="K28" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F29" s="24">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="2"/>
+        <v>800</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="26">
+        <v>685768471806</v>
+      </c>
+      <c r="J29" s="44">
+        <v>106.64</v>
+      </c>
+      <c r="K29" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F30" s="33">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G30" s="33">
+        <f t="shared" si="2"/>
+        <v>480</v>
+      </c>
+      <c r="H30" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="I30" s="35">
+        <v>685768471813</v>
+      </c>
+      <c r="J30" s="45">
+        <v>166.34</v>
+      </c>
+      <c r="K30" s="37">
         <f t="shared" si="1"/>
-        <v>20</v>
-[...11 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L17" s="14"/>
-[...3 lines deleted...]
-      <c r="Q17" s="39"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="52" t="s">
+        <v>106</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="E6:K6"/>
+    <mergeCell ref="D19:K19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <argus-direct-storage xmlns="urn:argus-direct-storage:queries"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A3CFC58-D30E-459C-8FB4-F4535879F7CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBD98383-05D7-476C-8E5F-93920BD400AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="urn:argus-direct-storage:queries"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thompson, Paul O</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>